--- v0 (2025-10-09)
+++ v1 (2026-07-21)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bjlind\Dropbox\Dok\KI\teaching\fristående kurs\mine\schedule\SCAN_2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FAB94D75-AE1D-4941-98C3-B5B7E4A5ACA9}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5365B31D-BC1E-42AA-A57F-7EE0D2FC9125}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="8150" xr2:uid="{781E54C7-9C71-426A-95AD-6A2E686546A5}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{781E54C7-9C71-426A-95AD-6A2E686546A5}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="77">
   <si>
     <t>Lecture</t>
   </si>
   <si>
     <t>Seminar</t>
   </si>
   <si>
     <t>Exam</t>
   </si>
   <si>
@@ -152,53 +152,50 @@
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Seminar</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Emotion regulation)</t>
     </r>
   </si>
   <si>
     <t>Cultural neuroscience &amp; Social Learning</t>
   </si>
   <si>
-    <t>Alexandre Bluet &amp; Björn Lindström</t>
-[...1 lines deleted...]
-  <si>
     <t>Seminar (Cultural neuroscience &amp; Social Learning)</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>9.00-11.00</t>
   </si>
   <si>
     <t>Attendance at all seminars is mandatory. If more than one seminar is missed, a supplementary assignment must be completed.</t>
   </si>
   <si>
     <t>Literature</t>
   </si>
   <si>
     <t>Ward, Chapter 1</t>
   </si>
   <si>
     <t>Ward, Chapter 2</t>
   </si>
   <si>
     <t>Ward, Chapter 4</t>
   </si>
   <si>
     <t>Ward, Chapter 11</t>
@@ -252,131 +249,134 @@
         <scheme val="minor"/>
       </rPr>
       <t>Seminar</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Social Perception &amp; Computational modeling)</t>
     </r>
   </si>
   <si>
     <t>Ward, Chapters 5 &amp; 9</t>
   </si>
   <si>
     <t>Ward, Chapters 4, 6 (Empathy) &amp; 10</t>
   </si>
   <si>
     <t>Ward, Chapters 6 (Theory of Mind) &amp; Chapter 7</t>
   </si>
   <si>
-    <t>01-09-2025</t>
-[...10 lines deleted...]
-  <si>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Seminar</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Social decision-making)</t>
     </r>
   </si>
   <si>
-    <t>22-09-2025</t>
-[...31 lines deleted...]
-  <si>
     <t xml:space="preserve">David Schultner </t>
   </si>
   <si>
     <t>13.00-15.00</t>
   </si>
   <si>
     <t>Pierre Le Denmat</t>
   </si>
   <si>
     <t>David Schultner &amp; Pierre Le Denmat</t>
   </si>
   <si>
-    <t>19-09-2025</t>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>08-09-2026</t>
+  </si>
+  <si>
+    <t>11-09-2026</t>
+  </si>
+  <si>
+    <t>15-09-2026</t>
+  </si>
+  <si>
+    <t>18-09-2026</t>
+  </si>
+  <si>
+    <t>22-09-2026</t>
+  </si>
+  <si>
+    <t>25-09-2026</t>
+  </si>
+  <si>
+    <t>29-09-2026</t>
+  </si>
+  <si>
+    <t>02-10-2026</t>
+  </si>
+  <si>
+    <t>06-10-2026</t>
+  </si>
+  <si>
+    <t>09-10-2026</t>
+  </si>
+  <si>
+    <t>13-10-2026</t>
+  </si>
+  <si>
+    <t>16-10-2026</t>
+  </si>
+  <si>
+    <t>20-10-2026</t>
+  </si>
+  <si>
+    <t>03-11-2026</t>
+  </si>
+  <si>
+    <t>Minhua Yan &amp; Björn Lindström</t>
+  </si>
+  <si>
+    <t>Minhua Yan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -432,133 +432,128 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -620,51 +615,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -762,728 +757,719 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80301825-073A-4F34-98AB-921C769BB843}">
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10"/>
+      <selection activeCell="I30" sqref="I30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="42.1796875" customWidth="1"/>
     <col min="3" max="3" width="11.81640625" customWidth="1"/>
     <col min="4" max="5" width="16.36328125" customWidth="1"/>
     <col min="6" max="9" width="42.54296875" customWidth="1"/>
     <col min="10" max="10" width="24.81640625" customWidth="1"/>
     <col min="11" max="11" width="6.08984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A2" s="5">
+      <c r="A2" s="4">
         <v>36</v>
       </c>
-      <c r="B2" s="5"/>
-[...9 lines deleted...]
-      <c r="J2" s="5"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J2" s="4"/>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
-      <c r="C3" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="3" t="s">
+      <c r="C3" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D3" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
-      <c r="H3" s="3" t="s">
+      <c r="H3" t="s">
         <v>0</v>
       </c>
-      <c r="I3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="3" t="s">
+      <c r="I3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="3" t="s">
+      <c r="C4" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D4" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" t="s">
         <v>0</v>
       </c>
-      <c r="I4" s="3" t="s">
-        <v>44</v>
+      <c r="I4" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A5" s="5">
+      <c r="A5" s="4">
         <v>37</v>
       </c>
-      <c r="B5" s="5"/>
-[...7 lines deleted...]
-      <c r="J5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
-      <c r="C6" s="16" t="s">
+      <c r="C6" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="D6" t="s">
         <v>57</v>
       </c>
-      <c r="D6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="10" t="s">
+      <c r="E6" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="3" t="s">
-        <v>51</v>
+      <c r="F6" t="s">
+        <v>50</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
-      <c r="H6" s="3" t="s">
+      <c r="H6" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="3" t="s">
-        <v>47</v>
+      <c r="I6" t="s">
+        <v>46</v>
       </c>
       <c r="J6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
-      <c r="C7" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="3" t="s">
+      <c r="C7" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
-      <c r="H7" s="3" t="s">
+      <c r="H7" t="s">
         <v>0</v>
       </c>
-      <c r="I7" s="3" t="s">
-        <v>43</v>
+      <c r="I7" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A8" s="5">
+      <c r="A8" s="4">
         <v>38</v>
       </c>
-      <c r="B8" s="5"/>
-[...7 lines deleted...]
-      <c r="J8" s="5"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="11"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="4"/>
       <c r="P8" s="2"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
-      <c r="C9" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="3" t="s">
+      <c r="C9" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="D9" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
-      <c r="H9" s="3" t="s">
+      <c r="H9" t="s">
         <v>0</v>
       </c>
-      <c r="I9" s="3" t="s">
-        <v>54</v>
+      <c r="I9" t="s">
+        <v>53</v>
       </c>
       <c r="P9" s="2"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A10" s="1"/>
-      <c r="B10" s="12"/>
-[...6 lines deleted...]
-      <c r="E10" s="10" t="s">
+      <c r="B10" s="1"/>
+      <c r="C10" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="3" t="s">
+      <c r="F10" t="s">
         <v>34</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
-      <c r="H10" s="3" t="s">
+      <c r="H10" t="s">
         <v>1</v>
       </c>
-      <c r="I10" s="3" t="s">
-        <v>47</v>
+      <c r="I10" t="s">
+        <v>46</v>
       </c>
       <c r="J10" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A11" s="5">
+      <c r="A11" s="4">
         <v>39</v>
       </c>
-      <c r="B11" s="5"/>
-[...7 lines deleted...]
-      <c r="J11" s="5"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
-      <c r="C12" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="3" t="s">
+      <c r="C12" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" t="s">
         <v>33</v>
       </c>
-      <c r="E12" s="10" t="s">
+      <c r="E12" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H12" s="3"/>
-[...1 lines deleted...]
-        <v>48</v>
+      <c r="I12" t="s">
+        <v>47</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
-      <c r="C13" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="3" t="s">
+      <c r="C13" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="D13" t="s">
         <v>6</v>
       </c>
-      <c r="E13" s="3" t="s">
+      <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>3</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
-      <c r="H13" s="3" t="s">
+      <c r="H13" t="s">
         <v>0</v>
       </c>
-      <c r="I13" s="3" t="s">
-        <v>53</v>
+      <c r="I13" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
-      <c r="C14" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="3" t="s">
+      <c r="C14" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
         <v>6</v>
       </c>
-      <c r="E14" s="3" t="s">
+      <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G14" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="H14" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H14" t="s">
         <v>0</v>
       </c>
-      <c r="I14" s="3" t="s">
-        <v>48</v>
+      <c r="I14" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A15" s="5">
+      <c r="A15" s="4">
         <v>40</v>
       </c>
-      <c r="B15" s="5"/>
-[...7 lines deleted...]
-      <c r="J15" s="5"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
-      <c r="C16" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="3" t="s">
+      <c r="C16" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" t="s">
         <v>6</v>
       </c>
-      <c r="E16" s="3" t="s">
+      <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
       <c r="G16" t="s">
         <v>16</v>
       </c>
-      <c r="H16" s="3" t="s">
+      <c r="H16" t="s">
         <v>0</v>
       </c>
-      <c r="I16" s="3" t="s">
-        <v>48</v>
+      <c r="I16" t="s">
+        <v>47</v>
       </c>
       <c r="P16" s="2"/>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
-      <c r="C17" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="3" t="s">
+      <c r="C17" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17" t="s">
+        <v>51</v>
+      </c>
+      <c r="G17" t="s">
+        <v>59</v>
+      </c>
+      <c r="H17" t="s">
+        <v>1</v>
+      </c>
+      <c r="I17" t="s">
+        <v>46</v>
+      </c>
+      <c r="J17" t="s">
         <v>39</v>
       </c>
-      <c r="E17" s="10" t="s">
-[...16 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A18" s="5">
+      <c r="A18" s="4">
         <v>41</v>
       </c>
-      <c r="B18" s="5"/>
-[...7 lines deleted...]
-      <c r="J18" s="5"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A19" s="1"/>
-      <c r="B19" s="12"/>
-[...3 lines deleted...]
-      <c r="D19" s="13" t="s">
+      <c r="B19" s="1"/>
+      <c r="C19" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="D19" t="s">
         <v>7</v>
       </c>
-      <c r="E19" s="3" t="s">
+      <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H19" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" t="s">
         <v>0</v>
       </c>
-      <c r="I19" s="3" t="s">
-        <v>49</v>
+      <c r="I19" t="s">
+        <v>48</v>
       </c>
       <c r="P19" s="2"/>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A20" s="1"/>
-      <c r="B20" s="12"/>
-[...3 lines deleted...]
-      <c r="D20" s="13" t="s">
+      <c r="B20" s="1"/>
+      <c r="C20" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" t="s">
         <v>6</v>
       </c>
-      <c r="E20" s="10" t="s">
+      <c r="E20" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F20" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="3" t="s">
+      <c r="F20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G20" t="s">
+        <v>76</v>
+      </c>
+      <c r="H20" t="s">
         <v>1</v>
       </c>
-      <c r="I20" s="3" t="s">
-        <v>47</v>
+      <c r="I20" t="s">
+        <v>46</v>
       </c>
       <c r="J20" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P20" s="2"/>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A21" s="5">
+      <c r="A21" s="4">
         <v>42</v>
       </c>
-      <c r="B21" s="5"/>
-[...7 lines deleted...]
-      <c r="J21" s="5"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="4"/>
+      <c r="F21" s="4"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="4"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="4"/>
       <c r="P21" s="2"/>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
-      <c r="C22" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="3" t="s">
+      <c r="C22" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22" t="s">
         <v>6</v>
       </c>
-      <c r="E22" s="3" t="s">
+      <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>4</v>
       </c>
       <c r="G22" t="s">
         <v>13</v>
       </c>
-      <c r="H22" s="3" t="s">
+      <c r="H22" t="s">
         <v>0</v>
       </c>
-      <c r="I22" s="3" t="s">
-        <v>55</v>
+      <c r="I22" t="s">
+        <v>54</v>
       </c>
       <c r="P22" s="2"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
-      <c r="C23" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="3" t="s">
+      <c r="C23" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" t="s">
         <v>6</v>
       </c>
-      <c r="E23" s="3" t="s">
+      <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>27</v>
       </c>
-      <c r="G23" s="3" t="s">
+      <c r="G23" t="s">
         <v>17</v>
       </c>
-      <c r="H23" s="3" t="s">
+      <c r="H23" t="s">
         <v>0</v>
       </c>
-      <c r="I23" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="3"/>
+      <c r="I23" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A24" s="5">
+      <c r="A24" s="4">
         <v>43</v>
       </c>
-      <c r="B24" s="5"/>
-[...7 lines deleted...]
-      <c r="J24" s="5"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
-      <c r="C25" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="3" t="s">
+      <c r="C25" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="D25" t="s">
         <v>6</v>
       </c>
-      <c r="E25" s="10" t="s">
+      <c r="E25" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F25" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H25" s="3" t="s">
+      <c r="F25" t="s">
+        <v>55</v>
+      </c>
+      <c r="G25" t="s">
+        <v>56</v>
+      </c>
+      <c r="H25" t="s">
         <v>1</v>
       </c>
-      <c r="I25" s="3" t="s">
-        <v>47</v>
+      <c r="I25" t="s">
+        <v>46</v>
       </c>
       <c r="P25" s="2"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A26" s="5">
+      <c r="A26" s="4">
         <v>44</v>
       </c>
-      <c r="B26" s="5"/>
-[...7 lines deleted...]
-      <c r="J26" s="5"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
-      <c r="C27" s="14"/>
-[...6 lines deleted...]
-      <c r="J27" s="3"/>
+      <c r="C27" s="10"/>
+      <c r="E27" s="9"/>
+      <c r="G27" s="3"/>
       <c r="P27" s="2"/>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A28" s="5">
+      <c r="A28" s="4">
         <v>45</v>
       </c>
-      <c r="B28" s="5"/>
-[...7 lines deleted...]
-      <c r="J28" s="5"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="4"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="4"/>
       <c r="P28" s="2"/>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
-      <c r="C29" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="3" t="s">
+      <c r="C29" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="D29" t="s">
         <v>7</v>
       </c>
-      <c r="E29" s="10" t="s">
+      <c r="E29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F29" t="s">
         <v>2</v>
       </c>
-      <c r="H29" s="3" t="s">
+      <c r="H29" t="s">
         <v>2</v>
       </c>
-      <c r="I29" s="3"/>
-      <c r="J29" s="3"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.35">
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Kalkylblad</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Björn Lindström</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>