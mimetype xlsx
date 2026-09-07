--- v1 (2026-07-21)
+++ v2 (2026-09-07)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bjlind\Dropbox\Dok\KI\teaching\fristående kurs\mine\schedule\SCAN_2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bjlind\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5365B31D-BC1E-42AA-A57F-7EE0D2FC9125}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{94991A2E-CE19-48D0-AAED-A3FDD9B50EA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{781E54C7-9C71-426A-95AD-6A2E686546A5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{781E54C7-9C71-426A-95AD-6A2E686546A5}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="76">
   <si>
     <t>Lecture</t>
   </si>
   <si>
     <t>Seminar</t>
   </si>
   <si>
     <t>Exam</t>
   </si>
   <si>
     <t>Social perception</t>
   </si>
   <si>
     <t>Social decision-making</t>
   </si>
   <si>
     <t>9.00-9.45</t>
   </si>
   <si>
     <t>10.00-12.00</t>
   </si>
   <si>
     <t>9.00-12.00</t>
   </si>
   <si>
@@ -275,115 +275,112 @@
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Seminar</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Social decision-making)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">David Schultner </t>
   </si>
   <si>
-    <t>13.00-15.00</t>
-[...1 lines deleted...]
-  <si>
     <t>Pierre Le Denmat</t>
   </si>
   <si>
     <t>David Schultner &amp; Pierre Le Denmat</t>
   </si>
   <si>
     <t>01-09-2026</t>
   </si>
   <si>
-    <t>08-09-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>11-09-2026</t>
   </si>
   <si>
     <t>15-09-2026</t>
   </si>
   <si>
-    <t>18-09-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>22-09-2026</t>
   </si>
   <si>
     <t>25-09-2026</t>
   </si>
   <si>
     <t>29-09-2026</t>
   </si>
   <si>
     <t>02-10-2026</t>
   </si>
   <si>
     <t>06-10-2026</t>
   </si>
   <si>
     <t>09-10-2026</t>
   </si>
   <si>
     <t>13-10-2026</t>
   </si>
   <si>
     <t>16-10-2026</t>
   </si>
   <si>
     <t>20-10-2026</t>
   </si>
   <si>
     <t>03-11-2026</t>
   </si>
   <si>
     <t>Minhua Yan &amp; Björn Lindström</t>
   </si>
   <si>
     <t>Minhua Yan</t>
+  </si>
+  <si>
+    <t>09-09-2026</t>
+  </si>
+  <si>
+    <t>17-09-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -393,104 +390,112 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -771,687 +776,687 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80301825-073A-4F34-98AB-921C769BB843}">
   <dimension ref="A1:P32"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="I30" sqref="I30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="42.1796875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="11" width="6.08984375" customWidth="1"/>
+    <col min="2" max="2" width="42.140625" customWidth="1"/>
+    <col min="3" max="3" width="11.85546875" customWidth="1"/>
+    <col min="4" max="5" width="16.42578125" customWidth="1"/>
+    <col min="6" max="9" width="42.5703125" customWidth="1"/>
+    <col min="10" max="10" width="24.85546875" customWidth="1"/>
+    <col min="11" max="11" width="6.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>40</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" s="4">
         <v>36</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J2" s="4"/>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="10" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>0</v>
       </c>
       <c r="I3" t="s">
         <v>41</v>
       </c>
       <c r="J3" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="10" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>0</v>
       </c>
       <c r="I4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A5" s="4">
         <v>37</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="11"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="4"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
-      <c r="C6" s="10" t="s">
-[...3 lines deleted...]
-        <v>57</v>
+      <c r="C6" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>6</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F6" t="s">
         <v>50</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>1</v>
       </c>
       <c r="I6" t="s">
         <v>46</v>
       </c>
       <c r="J6" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7" t="s">
         <v>0</v>
       </c>
       <c r="I7" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A8" s="4">
         <v>38</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="11"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="4"/>
       <c r="P8" s="2"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="10" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D9" t="s">
         <v>7</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>0</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
       <c r="P9" s="2"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
-      <c r="C10" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="C10" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" s="14" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F10" t="s">
         <v>34</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>1</v>
       </c>
       <c r="I10" t="s">
         <v>46</v>
       </c>
       <c r="J10" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="4">
         <v>39</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="11"/>
       <c r="D11" s="5"/>
       <c r="E11" s="4"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="4"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="10" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="s">
         <v>47</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="10" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>3</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>0</v>
       </c>
       <c r="I13" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="10" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>49</v>
       </c>
       <c r="G14" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="H14" t="s">
         <v>0</v>
       </c>
       <c r="I14" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A15" s="4">
         <v>40</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="11"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="4"/>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="10" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
       <c r="G16" t="s">
         <v>16</v>
       </c>
       <c r="H16" t="s">
         <v>0</v>
       </c>
       <c r="I16" t="s">
         <v>47</v>
       </c>
       <c r="P16" s="2"/>
     </row>
-    <row r="17" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="10" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F17" t="s">
         <v>51</v>
       </c>
       <c r="G17" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H17" t="s">
         <v>1</v>
       </c>
       <c r="I17" t="s">
         <v>46</v>
       </c>
       <c r="J17" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="18" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A18" s="4">
         <v>41</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="11"/>
       <c r="D18" s="5"/>
       <c r="E18" s="4"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="4"/>
     </row>
-    <row r="19" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="10" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D19" t="s">
         <v>7</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="H19" t="s">
         <v>0</v>
       </c>
       <c r="I19" t="s">
         <v>48</v>
       </c>
       <c r="P19" s="2"/>
     </row>
-    <row r="20" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="10" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="H20" t="s">
         <v>1</v>
       </c>
       <c r="I20" t="s">
         <v>46</v>
       </c>
       <c r="J20" t="s">
         <v>39</v>
       </c>
       <c r="P20" s="2"/>
     </row>
-    <row r="21" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A21" s="4">
         <v>42</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="12"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="P21" s="2"/>
     </row>
-    <row r="22" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="10" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>4</v>
       </c>
       <c r="G22" t="s">
         <v>13</v>
       </c>
       <c r="H22" t="s">
         <v>0</v>
       </c>
       <c r="I22" t="s">
         <v>54</v>
       </c>
       <c r="P22" s="2"/>
     </row>
-    <row r="23" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="10" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>27</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="H23" t="s">
         <v>0</v>
       </c>
       <c r="I23" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="24" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="4">
         <v>43</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="11"/>
       <c r="D24" s="5"/>
       <c r="E24" s="4"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="4"/>
     </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="10" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
         <v>6</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F25" t="s">
         <v>55</v>
       </c>
       <c r="G25" t="s">
         <v>56</v>
       </c>
       <c r="H25" t="s">
         <v>1</v>
       </c>
       <c r="I25" t="s">
         <v>46</v>
       </c>
       <c r="P25" s="2"/>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="4">
         <v>44</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="11"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="4"/>
     </row>
-    <row r="27" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="10"/>
       <c r="E27" s="9"/>
       <c r="G27" s="3"/>
       <c r="P27" s="2"/>
     </row>
-    <row r="28" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" s="4">
         <v>45</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="11"/>
       <c r="D28" s="5"/>
       <c r="E28" s="4"/>
       <c r="F28" s="6"/>
       <c r="G28" s="7"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="4"/>
       <c r="P28" s="2"/>
     </row>
-    <row r="29" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="10" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D29" t="s">
         <v>7</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F29" t="s">
         <v>2</v>
       </c>
       <c r="H29" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="32" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>