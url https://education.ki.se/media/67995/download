--- v0 (2025-10-20)
+++ v1 (2026-04-11)
@@ -1,49 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/ink/ink1.xml" ContentType="application/inkml+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/ink/ink7.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="680BC2F4" w14:textId="77777777" w:rsidR="004368A1" w:rsidRDefault="004368A1" w:rsidP="004368A1">
       <w:pPr>
         <w:pStyle w:val="FrameContents"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
@@ -128,174 +120,170 @@
         <w:gridCol w:w="705"/>
         <w:gridCol w:w="498"/>
         <w:gridCol w:w="487"/>
         <w:gridCol w:w="593"/>
         <w:gridCol w:w="479"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="1384"/>
         <w:gridCol w:w="830"/>
         <w:gridCol w:w="692"/>
         <w:gridCol w:w="1245"/>
       </w:tblGrid>
       <w:tr w:rsidR="00335864" w14:paraId="5C213BDF" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A264825" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Trainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79AA7021" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Last name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A9CA723" w14:textId="46A84946" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>First name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06C4BB04" w14:textId="13484716" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -316,51 +304,50 @@
               <w:t>te</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44473F00" w14:textId="5E5DF500" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -370,92 +357,90 @@
             </w:r>
             <w:r w:rsidR="004368A1">
               <w:rPr>
                 <w:rStyle w:val="EndnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C48C5D4" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Gender [Male/Female/Undefined]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EDA4643" w14:textId="2088A163" w:rsidR="00335864" w:rsidRDefault="008A55F9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -474,51 +459,50 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>(EQF level)</w:t>
             </w:r>
             <w:r w:rsidR="00043873">
               <w:rPr>
                 <w:rStyle w:val="EndnoteAnchor"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66C62FB6" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -529,284 +513,275 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="EndnoteAnchor"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="60D88F79" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0202C34A" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F0AA93A" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="170AEA85" w14:textId="2ED645A1" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18D3AFA2" w14:textId="6D39FAFE" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C059FFD" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ED760FC" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37B0869A" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A28A0BC" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53AAF728" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="136C9A7C" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F04FBE8" w14:textId="012E6BF3" w:rsidR="00335864" w:rsidRDefault="00043873" w:rsidP="001A144E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -865,91 +840,89 @@
               <w:endnoteReference w:id="5"/>
             </w:r>
             <w:r w:rsidR="004D31EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D40E327" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08D950DE" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -995,51 +968,50 @@
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>f applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F26F8F0" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -1076,133 +1048,130 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1528FAB6" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6026E4C4" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F232C70" w14:textId="20A035D6" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -1225,80 +1194,78 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>; email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="6CC448BB" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="486F39B3" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FDA7517" w14:textId="77777777" w:rsidR="007330CF" w:rsidRDefault="007330CF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E0559C6" w14:textId="2F33C35C" w:rsidR="00335864" w:rsidRDefault="007330CF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -1322,232 +1289,216 @@
           <w:p w14:paraId="5E51E149" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="063C9E24" w14:textId="68279E9C" w:rsidR="00335864" w:rsidRDefault="007330CF">
+          <w:p w14:paraId="063C9E24" w14:textId="1CA07E06" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F72AA4">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E8B7EC7" w14:textId="5B728F4D" w:rsidR="00335864" w:rsidRDefault="007330CF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>S-STOCKHO 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="288B7EDF" w14:textId="3649879E" w:rsidR="00335864" w:rsidRDefault="007330CF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>17177 Stockholm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A8EFE0B" w14:textId="3C47F2A0" w:rsidR="00335864" w:rsidRDefault="007330CF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sweden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AB494FC" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="6860CC22" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41272F2F" w14:textId="71BB5A5C" w:rsidR="00335864" w:rsidRPr="00341694" w:rsidRDefault="00043873" w:rsidP="001A144E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD3847">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -1566,130 +1517,127 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A144E" w:rsidRPr="004A21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>[only if different from Beneficiary Organisation]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="174A04A7" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="00341694" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341694">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DA147B3" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="00F60A62" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341694">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Faculty/ Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F484702" w14:textId="7A995459" w:rsidR="00335864" w:rsidRPr="00341694" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C7419">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -1715,129 +1663,126 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00341694">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12D925A5" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="00F60A62" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341694">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F85DF9E" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="002C7419" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C7419">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DE07E79" w14:textId="6745DAE8" w:rsidR="00335864" w:rsidRPr="00341694" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA25F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -1849,244 +1794,236 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>; email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="6C68A5D2" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64842EEF" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E0966F5" w14:textId="2ACAD6F0" w:rsidR="00335864" w:rsidRPr="00F72AA4" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09BFA092" w14:textId="7179C92C" w:rsidR="00335864" w:rsidRPr="00F72AA4" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="177FB32B" w14:textId="3B87952C" w:rsidR="00335864" w:rsidRPr="00F72AA4" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19093FF5" w14:textId="6F053830" w:rsidR="00335864" w:rsidRPr="00F72AA4" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12E74A7C" w14:textId="22449655" w:rsidR="00335864" w:rsidRPr="00F72AA4" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E213E87" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="00FD3847" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="030F16CB" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05AE4EE5" w14:textId="1A9DE25B" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -2102,321 +2039,354 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B15665C" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F048F9E" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D068313" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Address; website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DDF7891" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01215EDF" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78413ECA" w14:textId="413321F1" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Contact person</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Contact </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>person</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="EndnoteAnchor"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:endnoteReference w:id="8"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> name; position; email</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>name</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>; position; email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A12CAE9" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -2471,185 +2441,179 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-BE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="7775F897" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74EA26BC" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55DCF4F5" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18AE32BF" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DDD97C2" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6913ED87" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8C3E38" w14:textId="132CABBB" w:rsidR="00335864" w:rsidRDefault="00666C94">
+          <w:p w14:paraId="3C8C3E38" w14:textId="132CABBB" w:rsidR="00335864" w:rsidRDefault="00E506E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1466095883"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00043873">
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00043873">
@@ -2686,51 +2650,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD3847">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>≤</w:t>
             </w:r>
             <w:r w:rsidR="00043873">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>250 employees</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B3BAC94" w14:textId="449702D7" w:rsidR="00335864" w:rsidRDefault="00666C94">
+          <w:p w14:paraId="6B3BAC94" w14:textId="449702D7" w:rsidR="00335864" w:rsidRDefault="00E506E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1251780030"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00043873">
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00043873">
               <w:rPr>
@@ -2754,108 +2718,105 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00043873">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>&gt; 250 employees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B58997B" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4104FD4B" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="052BED8B" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="03CEAA9A" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A737F3C" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -2875,128 +2836,125 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Before the mobility</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="6051F2B6" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0144AF23" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10072" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="42FF89B0" w14:textId="5403FB21" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Table A - Traineeship Programme at the Receiving Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="6DEE861C" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42D92A40" w14:textId="02D84639" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
@@ -3145,105 +3103,129 @@
             </w:r>
             <w:r w:rsidR="001A144E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">month/year] ……………. to </w:t>
+              <w:t xml:space="preserve">month/year] ……………. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidR="008A55F9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>day (optional)</w:t>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008A55F9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (optional)</w:t>
             </w:r>
             <w:r w:rsidR="001A144E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>month/year] …………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="199DDD82" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="729BDCC6" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -3254,94 +3236,92 @@
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5431" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="014D9D72" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Number of working hours per week: …</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="609C19C2" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58477574" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Detailed programme of the traineeship (including the virtual component, if applicable):</w:t>
             </w:r>
           </w:p>
@@ -3378,51 +3358,50 @@
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="762626A4" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F951A7D" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Traineeship in digital skills</w:t>
             </w:r>
             <w:r>
@@ -3476,51 +3455,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="31D1E373" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30A55DBC" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3562,51 +3540,50 @@
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="7274311E" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C0F7D41" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-6" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Monitoring plan:</w:t>
             </w:r>
           </w:p>
@@ -3631,51 +3608,50 @@
               <w:ind w:left="-6" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="119DB2C9" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E8D370B" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Evaluation plan:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A85979C" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
@@ -3691,245 +3667,235 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="321603D4" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="09C6413B" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69E08988" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="66090F4E" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="049D0891" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="175E655D" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B636D97" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="506FF44D" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="71FBFB85" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1533" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6AED1D71" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="258F6945" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="2C281E35" w14:textId="77777777" w:rsidTr="004A21A7">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11056" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15C11AA6" w14:textId="502BD897" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The level of </w:t>
             </w:r>
             <w:r>
@@ -4203,51 +4169,50 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="1561"/>
         <w:gridCol w:w="1135"/>
         <w:gridCol w:w="1700"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="2267"/>
       </w:tblGrid>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="22C40475" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11055" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="33689743" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
@@ -4369,100 +4334,98 @@
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblInd w:w="185" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3479"/>
               <w:gridCol w:w="7081"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="54F793BE" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="184"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3479" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0AD162AA" w14:textId="381D23BF" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Award ……...…ECTS credits (or equivalent)</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="EndnoteAnchor"/>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:endnoteReference w:id="13"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7080" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1DC2CB22" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Give a grade based on:     Traineeship certificate </w:t>
                   </w:r>
@@ -4525,51 +4488,50 @@
                       <w:r w:rsidRPr="00F72AA4">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="48964A51" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="38EBC94C" w14:textId="4B8A2ABF" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
@@ -4592,98 +4554,121 @@
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>s Transcript of Records and Diploma Supplement (or equivalent).</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="508C0EB0" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="48ADD9DF" w14:textId="0F22028D" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
                   </w:r>
                   <w:r w:rsidR="004A21A7">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>’</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">s Europass Mobility Document: Yes </w:t>
+                    <w:t xml:space="preserve">s </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>Europass</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Mobility Document: Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="2101983084"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="00F72AA4">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  No </w:t>
@@ -4764,51 +4749,50 @@
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblInd w:w="185" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2400"/>
               <w:gridCol w:w="1560"/>
               <w:gridCol w:w="6600"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="7DBEC5B1" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="192"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3960" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5F952954" w14:textId="450F6005" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Award ECTS credits (or equivalent):  Yes </w:t>
                   </w:r>
@@ -4851,93 +4835,91 @@
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1800108006"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="00F72AA4">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6599" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="785F5EA5" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> If yes, please indicate the number of credits: ….</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="34D8A066" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="96"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2400" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1AB30AEB" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Give a grade: Yes </w:t>
@@ -4982,51 +4964,50 @@
                     <w:sdtPr>
                       <w:id w:val="2000295144"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="00F72AA4">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8159" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="61B69756" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">If yes, please indicate if this will be based on:   Traineeship certificate </w:t>
@@ -5090,51 +5071,50 @@
                       <w:r w:rsidRPr="00F72AA4">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="6D5E6039" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10559" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="758E40F1" w14:textId="2F83CFAA" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
@@ -5206,51 +5186,50 @@
                       <w:r w:rsidRPr="00F72AA4">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="4F364CE0" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10559" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="589E6284" w14:textId="2EF2140B" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
@@ -5272,98 +5251,121 @@
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>s Diploma Supplement (or equivalent).</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="5BB9AD55" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10559" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="71300EEE" w14:textId="0C2780A7" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
                   </w:r>
                   <w:r w:rsidR="004A21A7">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>’</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">s Europass Mobility Document: Yes </w:t>
+                    <w:t xml:space="preserve">s </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>Europass</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Mobility Document: Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1170939477"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="00F72AA4">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   No </w:t>
@@ -5442,51 +5444,50 @@
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblInd w:w="185" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5281"/>
               <w:gridCol w:w="5279"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="6EF24290" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5280" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6BCC7C6D" w14:textId="79E383C4" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Award ECTS credits (or equivalent):  Yes </w:t>
                   </w:r>
@@ -5518,141 +5519,163 @@
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1110380663"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="00F72AA4">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5279" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1ECE6480" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>If yes, please indicate the number of credits: ….</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="4995FDF2" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5EF073C4" w14:textId="13BA01CA" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Record the traineeship in the trainee</w:t>
                   </w:r>
                   <w:r w:rsidR="004A21A7">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>’</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">s Europass Mobility Document </w:t>
+                    <w:t xml:space="preserve">s </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>Europass</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Mobility Document </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>(highly recommended)</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: Yes </w:t>
                   </w:r>
                   <w:sdt>
@@ -5760,51 +5783,50 @@
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblInd w:w="185" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5281"/>
               <w:gridCol w:w="5279"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="7413F100" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5280" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="44ADEF2E" w14:textId="40C531B7" w:rsidR="004A21A7" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The </w:t>
@@ -5843,826 +5865,444 @@
                     <w:t>o</w:t>
                   </w:r>
                   <w:r w:rsidR="007B612D">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">rganisation </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">will provide an accident insurance to the trainee (if not provided by the Receiving Organisation):                                              </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="63173658" w14:textId="3B9DF0A4" w:rsidR="00335864" w:rsidRDefault="00DA6BA0">
+                <w:p w14:paraId="63173658" w14:textId="2372D9F7" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
-                      <w:noProof/>
-[...119 lines deleted...]
-                      <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="149178354"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00043873">
-                        <w:t>☐</w:t>
+                      <w:r w:rsidR="00761761">
+                        <w:t>x</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00043873">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="001A144E">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00043873">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>No</w:t>
                   </w:r>
-                  <w:r w:rsidR="00043873">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="769183562"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00043873">
+                      <w:r>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
                 <w:p w14:paraId="0C8CC1D0" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5279" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0EF3F500" w14:textId="21C0A0F6" w:rsidR="00335864" w:rsidRDefault="00666C94">
+                <w:p w14:paraId="0EF3F500" w14:textId="35ADEC80" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
-                      <w:noProof/>
-[...100 lines deleted...]
-                      <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The accident insurance covers:  </w:t>
                   </w:r>
-                  <w:r w:rsidR="00043873">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:br/>
                     <w:t xml:space="preserve">- accidents during travels made for work purposes:     Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1485727409"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00043873" w:rsidRPr="00F72AA4">
+                      <w:r w:rsidR="00761761">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>☐</w:t>
+                        <w:t>x</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00043873">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  No</w:t>
                   </w:r>
-                  <w:r w:rsidR="00043873">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="286208863"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00043873" w:rsidRPr="00F72AA4">
+                      <w:r w:rsidRPr="00F72AA4">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
-                <w:p w14:paraId="400AA976" w14:textId="39841625" w:rsidR="00335864" w:rsidRDefault="00666C94">
+                <w:p w14:paraId="400AA976" w14:textId="544776DA" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
-                      <w:noProof/>
-[...49 lines deleted...]
-                      <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">- accidents on the way to work and back from work:   Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="445293310"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00043873" w:rsidRPr="00F72AA4">
+                      <w:r w:rsidR="00761761">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>☐</w:t>
+                        <w:t>x</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00043873">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="35797458"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00043873" w:rsidRPr="00F72AA4">
+                      <w:r w:rsidRPr="00F72AA4">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="071E0454" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10559" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3C1184BC" w14:textId="3D772947" w:rsidR="00335864" w:rsidRDefault="00DA6BA0" w:rsidP="007B612D">
+                <w:p w14:paraId="3C1184BC" w14:textId="4C58316C" w:rsidR="00335864" w:rsidRDefault="00043873" w:rsidP="007B612D">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
-                    <w:rPr>
-[...100 lines deleted...]
-                  <w:r w:rsidR="00043873">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The </w:t>
                   </w:r>
                   <w:r w:rsidR="0087754E">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>b</w:t>
                   </w:r>
-                  <w:r w:rsidR="00043873">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">eneficiary </w:t>
                   </w:r>
                   <w:r w:rsidR="0087754E">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>o</w:t>
                   </w:r>
                   <w:r w:rsidR="007B612D">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">rganisation </w:t>
                   </w:r>
-                  <w:r w:rsidR="00043873">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">will provide a liability insurance to the trainee (if not provided by the Receiving Organisation):  Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="702208343"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00043873" w:rsidRPr="00F72AA4">
-[...4 lines deleted...]
-                        <w:t>☐</w:t>
+                      <w:r w:rsidR="00761761">
+                        <w:t xml:space="preserve">x  </w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00043873">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">  No </w:t>
+                    <w:t xml:space="preserve">No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="604108486"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00043873" w:rsidRPr="00F72AA4">
+                      <w:r w:rsidRPr="00F72AA4">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2598D0CD" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -6692,51 +6332,50 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="6F384145" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11055" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54EBC6C2" w14:textId="5681AB25" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -6772,51 +6411,50 @@
             <w:tblPr>
               <w:tblW w:w="10560" w:type="dxa"/>
               <w:tblInd w:w="185" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5933"/>
               <w:gridCol w:w="1867"/>
               <w:gridCol w:w="2760"/>
             </w:tblGrid>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="501A11D3" w14:textId="77777777" w:rsidTr="00254E54">
               <w:trPr>
                 <w:trHeight w:val="184"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7800" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="2AB0C6B6" w14:textId="079A27B0" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The Receiving Organisation will provide financial support to the trainee for the traineeship:  Yes </w:t>
                   </w:r>
@@ -6862,70 +6500,69 @@
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>No</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="571824916"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidRPr="00F72AA4">
+                      <w:r w:rsidRPr="00761761">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2760" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5AC40138" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>If yes, amount (EUR/month): ………..</w:t>
                   </w:r>
@@ -6938,51 +6575,50 @@
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="14D0DAEB" w14:textId="77777777" w:rsidTr="00254E54">
               <w:trPr>
                 <w:trHeight w:val="96"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="132AA6EB" w14:textId="2B9A56D0" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The Receiving Organisation will provide a contribution in kind to the trainee for the traineeship: Yes </w:t>
@@ -7092,54 +6728,53 @@
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="17D30E32" w14:textId="77777777" w:rsidTr="00254E54">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5933" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2B6B18A7" w14:textId="6DF27D09" w:rsidR="00335864" w:rsidRDefault="00043873">
+                <w:p w14:paraId="2B6B18A7" w14:textId="2B5F98C7" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The Receiving Organisation will provide an accident insurance to the trainee (if not provided by the </w:t>
                   </w:r>
                   <w:r w:rsidR="0087754E">
                     <w:rPr>
@@ -7227,102 +6862,98 @@
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="394729105"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidRPr="00F72AA4">
-[...3 lines deleted...]
-                        <w:t>☐</w:t>
+                      <w:r w:rsidR="00761761">
+                        <w:t>x</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
                 <w:p w14:paraId="469D89BF" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="24BA3E61" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4627" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="17F7C87C" w14:textId="13029CBA" w:rsidR="00335864" w:rsidRDefault="00043873">
+                <w:p w14:paraId="17F7C87C" w14:textId="7FF0A7EE" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The accident insurance covers:  </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
@@ -7345,176 +6976,175 @@
                       <w:r w:rsidRPr="00F72AA4">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="131388818"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidRPr="00F72AA4">
+                      <w:r w:rsidR="00761761">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>☐</w:t>
+                        <w:t>x</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    - accidents on the way to work and back from work: Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1974227383"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="00F72AA4">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="267892091"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidRPr="00F72AA4">
+                      <w:r w:rsidR="00761761">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>☐</w:t>
+                        <w:t>x</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w14:paraId="39B2AE83" w14:textId="77777777" w:rsidTr="00254E54">
               <w:trPr>
                 <w:trHeight w:val="166"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="16D46324" w14:textId="47EEED71" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The Receiving Organisation will provide a liability insurance to the trainee (if not provided by the beneficiary </w:t>
                   </w:r>
                   <w:r w:rsidR="0087754E">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>organisation</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>):</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="6CEC20C9" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
+                <w:p w14:paraId="6CEC20C9" w14:textId="6B48C3C8" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Yes </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
@@ -7522,73 +7152,72 @@
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  No </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="957580818"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r>
-                        <w:t>☐</w:t>
+                      <w:r w:rsidR="00761761">
+                        <w:t>x</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="0490A280" w14:textId="77777777" w:rsidTr="00254E54">
               <w:trPr>
                 <w:trHeight w:val="253"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="16DDBC39" w14:textId="7FE85BF9" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>The Receiving Organisation will provide appropriate support and equipment to the trainee.</w:t>
@@ -7602,51 +7231,50 @@
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="172FA25F" w14:textId="77777777" w:rsidTr="00254E54">
               <w:trPr>
                 <w:trHeight w:val="239"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10560" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="3BB6BFF3" w14:textId="368B7AE3" w:rsidR="00335864" w:rsidRDefault="00043873">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Upon completion of the traineeship, the </w:t>
@@ -7755,66 +7383,75 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="71DD6340" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11055" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2CEC40" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
+          <w:p w14:paraId="5C2CEC40" w14:textId="65686F12" w:rsidR="00335864" w:rsidRDefault="00761761">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="42703A94" w14:textId="43C7C2D4" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">By signing this document, the trainee, the </w:t>
             </w:r>
             <w:r w:rsidR="009F7FC0">
@@ -8605,474 +8242,461 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="570B66F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5535798C" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7F84CDE4" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="24DBA275" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18F43B72" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6C994F31" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="507FEF47" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="259FEB27" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B79C1FB" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Trainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3913B97D" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="44BFBB43" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0A7FE4CA" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Trainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6778DEFD" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="230F864D" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="367C7566" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="030CECF8" w14:textId="7E39D3CF" w:rsidR="00335864" w:rsidRDefault="00043873" w:rsidP="000423B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person</w:t>
             </w:r>
             <w:r>
@@ -9123,182 +8747,176 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="000423B7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>rganisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="21EBA99B" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="68D66C09" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="04FB861E" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4054CF24" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="109B724C" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="116F2E49" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5FB08ED6" w14:textId="490878F1" w:rsidR="00335864" w:rsidRPr="00BA7024" w:rsidRDefault="006F1DD5" w:rsidP="000423B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-IE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA7024">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-IE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00043873" w:rsidRPr="00BA7024">
@@ -9449,182 +9067,176 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-IE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>rganisation</w:t>
             </w:r>
             <w:r w:rsidR="00BA7024">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-IE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="13649E35" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="16161167" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="67A64E18" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="720ED8F7" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3EA66B4D" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="05889AE9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="714F5AAB" w14:textId="658C8238" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
             <w:r>
@@ -9675,148 +9287,143 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>rganisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C563C26" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="634E322E" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="49E7E747" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="60A05D17" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="03203472" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54BDA7AC" w14:textId="1FF6388C" w:rsidR="00335864" w:rsidRDefault="00335864">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
@@ -9864,78 +9471,76 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11056" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="4539"/>
         <w:gridCol w:w="5527"/>
       </w:tblGrid>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="638126A0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="027692BB" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10066" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="19E7BDB8" w14:textId="5AB2A4A7" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -10059,51 +9664,50 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="7CF34AB8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11055" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CB3BD89" w14:textId="208D8201" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
@@ -10286,51 +9890,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>month/year] …………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="0DEC44E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C8667C9" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -10341,95 +9944,93 @@
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="511AD864" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Number of working hours per week: …</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="3EAB1B0C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11055" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C1B2954" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Detailed programme of the traineeship period (including the virtual component, if applicable):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="790D6131" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
@@ -10451,51 +10052,50 @@
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="075A1979" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11055" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45397E6A" w14:textId="1FD0286A" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10573,51 +10173,50 @@
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="48203D4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11055" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="268FE68A" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-6" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Monitoring plan:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="798BFCB8" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
@@ -10640,51 +10239,50 @@
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="330860E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11055" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17DC7D01" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Evaluation plan:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00B45487" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
@@ -10762,225 +10360,220 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11068" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11068"/>
       </w:tblGrid>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="46E1C3FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72D3EAC0" w14:textId="0CA6D6C9" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Table D - Traineeship Certificate by the Receiving Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="4C3782FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E285451" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name of the trainee:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="55E7C2C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08A8FC67" w14:textId="72DC54D2" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name of the Receiving Organisation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="719A8CB3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37271698" w14:textId="6291D4AE" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sector of the Receiving Organisation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="7FCD2D15" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="511493CE" w14:textId="376647BE" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5812"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -11015,51 +10608,50 @@
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="37BB922F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D477F6D" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -11166,51 +10758,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>……………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="4731968F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31E3E925" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Traineeship title:</w:t>
             </w:r>
           </w:p>
@@ -11234,51 +10825,50 @@
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="03C7B1B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5469BA66" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Detailed programme of the traineeship period</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -11348,51 +10938,50 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="48332A2A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EF8E809" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Knowledge, skills (intellectual and practical) and competences acquired (achieved learning outcomes):</w:t>
             </w:r>
           </w:p>
@@ -11458,51 +11047,50 @@
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-992"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="52BE9FEF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DE56AEA" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Evaluation of the trainee:</w:t>
             </w:r>
           </w:p>
@@ -11563,91 +11151,89 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w14:paraId="0D06376D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="760A87BC" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335864" w:rsidRPr="00DA6BA0" w14:paraId="72B3E73B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42891B74" w14:textId="7C4F7813" w:rsidR="00335864" w:rsidRDefault="00043873">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name and signature of the Supervisor at the Receiving Organisation:</w:t>
             </w:r>
           </w:p>
@@ -11671,80 +11257,80 @@
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7ABAC255" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00335864">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00335864">
-      <w:headerReference w:type="even" r:id="rId25"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="424" w:bottom="765" w:left="142" w:header="567" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E148AD2" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
+    <w:p w14:paraId="0114CD45" w14:textId="77777777" w:rsidR="00E506E3" w:rsidRDefault="00E506E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F3126F1" w14:textId="77777777" w:rsidR="00335864" w:rsidRDefault="00043873">
+    <w:p w14:paraId="07A70648" w14:textId="77777777" w:rsidR="00E506E3" w:rsidRDefault="00E506E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w14:paraId="1AB5F7D1" w14:textId="5E9B58E4" w:rsidR="004368A1" w:rsidRPr="00BA7024" w:rsidRDefault="004368A1" w:rsidP="00BA7024">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004368A1">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004368A1">
@@ -11952,56 +11538,65 @@
         <w:pStyle w:val="EndnoteText"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F72AA4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F72AA4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004A21A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
-        <w:t xml:space="preserve">n the case of outgoing mobility, the beneficiary </w:t>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A21A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-IE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the case of outgoing mobility, the beneficiary </w:t>
       </w:r>
       <w:r w:rsidR="001A144E" w:rsidRPr="004A21A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>organisation</w:t>
       </w:r>
       <w:r w:rsidRPr="004A21A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the sending institution.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="6">
     <w:p w14:paraId="6C876648" w14:textId="77777777" w:rsidR="00335864" w:rsidRPr="004368A1" w:rsidRDefault="00043873">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
@@ -13351,61 +12946,61 @@
   <w:p w14:paraId="2571CDCA" w14:textId="289CD6D1" w:rsidR="00335864" w:rsidRPr="00FD3847" w:rsidRDefault="00335864">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B4F6358" w14:textId="77777777" w:rsidR="00331F74" w:rsidRDefault="00331F74">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C0C2764" w14:textId="77777777" w:rsidR="00395046" w:rsidRDefault="00043873">
+    <w:p w14:paraId="69605245" w14:textId="77777777" w:rsidR="00E506E3" w:rsidRDefault="00E506E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B9793D2" w14:textId="77777777" w:rsidR="00395046" w:rsidRDefault="00043873">
+    <w:p w14:paraId="70D423AB" w14:textId="77777777" w:rsidR="00E506E3" w:rsidRDefault="00E506E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54B5B2D2" w14:textId="77777777" w:rsidR="00331F74" w:rsidRDefault="00331F74">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70206B6A" w14:textId="4DDD5AC3" w:rsidR="00335864" w:rsidRDefault="00842BC3">
     <w:pPr>
@@ -15992,138 +15587,143 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="497310228">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1466586112">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="124584085">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-BE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-IE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-IE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-BE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00335864"/>
     <w:rsid w:val="000112FC"/>
     <w:rsid w:val="000423B7"/>
     <w:rsid w:val="00043873"/>
     <w:rsid w:val="000950BF"/>
     <w:rsid w:val="001570F3"/>
+    <w:rsid w:val="00166FE7"/>
     <w:rsid w:val="001A144E"/>
     <w:rsid w:val="001F3D7E"/>
     <w:rsid w:val="00254E54"/>
     <w:rsid w:val="002B21B5"/>
     <w:rsid w:val="002C7419"/>
     <w:rsid w:val="00331F74"/>
     <w:rsid w:val="00335864"/>
     <w:rsid w:val="00341694"/>
     <w:rsid w:val="00395046"/>
     <w:rsid w:val="004368A1"/>
     <w:rsid w:val="0049492E"/>
     <w:rsid w:val="004A21A7"/>
     <w:rsid w:val="004A5E79"/>
     <w:rsid w:val="004D31EE"/>
     <w:rsid w:val="005C1E4F"/>
     <w:rsid w:val="00666C94"/>
     <w:rsid w:val="006F1DD5"/>
     <w:rsid w:val="007330CF"/>
     <w:rsid w:val="007524AE"/>
+    <w:rsid w:val="00761761"/>
     <w:rsid w:val="007753F5"/>
     <w:rsid w:val="007B612D"/>
     <w:rsid w:val="00842BC3"/>
     <w:rsid w:val="0087754E"/>
     <w:rsid w:val="008A55F9"/>
     <w:rsid w:val="00903F18"/>
+    <w:rsid w:val="009E77D9"/>
     <w:rsid w:val="009F7FC0"/>
     <w:rsid w:val="00BA7024"/>
     <w:rsid w:val="00D77635"/>
     <w:rsid w:val="00DA6BA0"/>
     <w:rsid w:val="00DB1241"/>
+    <w:rsid w:val="00E506E3"/>
     <w:rsid w:val="00F60A62"/>
     <w:rsid w:val="00F72AA4"/>
     <w:rsid w:val="00F75123"/>
     <w:rsid w:val="00FA25F7"/>
     <w:rsid w:val="00FA59D8"/>
     <w:rsid w:val="00FD3847"/>
     <w:rsid w:val="00FE457A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="78B4586D"/>
   <w15:docId w15:val="{E4F81310-4685-4D19-9F35-321B6677E296}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
@@ -17745,245 +17345,55 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrameContents">
     <w:name w:val="Frame Contents"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A55F9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink7.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink5.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europass.cedefop.europa.eu/en/resources/european-language-levels-cefr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/education/tools/isced-f_en.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/education/tools/isced-f_en.htm" TargetMode="External"/></Relationships>
-</file>
-[...188 lines deleted...]
-</inkml:ink>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18244,50 +17654,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="EC Document" ma:contentTypeID="0x010100258AA79CEB83498886A3A0868112325000C1490CE060273747A60689B6E70012AE" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document in this library." ma:contentTypeScope="" ma:versionID="07bc2eff7e1d96e042f6496ab490d1c4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="cfd06d9f-862c-4359-9a69-c66ff689f26a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6d7ace2b243d549d13752260e7970332" ns3:_="">
     <xsd:import namespace="cfd06d9f-862c-4359-9a69-c66ff689f26a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:Document"/>
                 <xsd:element ref="ns3:Year"/>
                 <xsd:element ref="ns3:Next_x0020_date_x0020_of_x0020_delivery" minOccurs="0"/>
                 <xsd:element ref="ns3:Final_x0020_date_x0020_of_x0020_delivery" minOccurs="0"/>
                 <xsd:element ref="ns3:Leader_x0020__x0028_staff_x0020_member_x0029_" minOccurs="0"/>
                 <xsd:element ref="ns3:Leader_x0020__x0028_unit_x0029_" minOccurs="0"/>
                 <xsd:element ref="ns3:_x0070_gc6" minOccurs="0"/>
                 <xsd:element ref="ns3:n7sw" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfd06d9f-862c-4359-9a69-c66ff689f26a" elementFormDefault="qualified">
@@ -18460,171 +17883,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Next_x0020_date_x0020_of_x0020_delivery xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a" xsi:nil="true"/>
     <Final_x0020_date_x0020_of_x0020_delivery xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a" xsi:nil="true"/>
     <Leader_x0020__x0028_unit_x0029_ xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a">B1</Leader_x0020__x0028_unit_x0029_>
     <Leader_x0020__x0028_staff_x0020_member_x0029_ xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a" xsi:nil="true"/>
     <Year xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a">2020</Year>
     <_x0070_gc6 xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a" xsi:nil="true"/>
     <Document xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a">E+ Grant agreements (annexes II + charters)</Document>
     <n7sw xmlns="cfd06d9f-862c-4359-9a69-c66ff689f26a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </n7sw>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1729F4EC-DA49-4727-96AF-D45CAA2B686A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B752834-5156-4BC0-BA44-BECE908C7555}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E762D4B6-60EE-4984-8DDB-B3AF7AE52F59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cfd06d9f-862c-4359-9a69-c66ff689f26a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8E360C1-0BC0-40DA-B243-27602C084E57}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cfd06d9f-862c-4359-9a69-c66ff689f26a"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1246</Words>
-  <Characters>6605</Characters>
+  <Words>1157</Words>
+  <Characters>6680</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>303</Lines>
+  <Paragraphs>153</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Erasmus+ Learning Agreement Student Mobility for Traineeships (KA171)</vt:lpstr>
       <vt:lpstr>Erasmus+ Learning Agreement Student Mobility for Traineeships (KA171)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7836</CharactersWithSpaces>
+  <CharactersWithSpaces>7684</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Erasmus+ Learning Agreement Student Mobility for Traineeships (KA171)</dc:title>
   <dc:subject/>
   <dc:creator>HUERTAS MARTINEZ Marta (EAC)</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>en-GB</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100258AA79CEB83498886A3A0868112325000C1490CE060273747A60689B6E70012AE</vt:lpwstr>