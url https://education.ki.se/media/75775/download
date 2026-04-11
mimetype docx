--- v0 (2025-10-09)
+++ v1 (2026-04-11)
@@ -9589,51 +9589,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69DCA070" w14:textId="11D7AEE9" w:rsidR="00EC7C21" w:rsidRPr="002A00C3" w:rsidRDefault="00B7116A" w:rsidP="00EC7C21">
+          <w:p w14:paraId="69DCA070" w14:textId="11D7AEE9" w:rsidR="00EC7C21" w:rsidRPr="002A00C3" w:rsidRDefault="0065023A" w:rsidP="00EC7C21">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="788944703"/>
                 <w14:checkbox>
@@ -9649,51 +9649,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69DCA071" w14:textId="18B7CCC9" w:rsidR="00EC7C21" w:rsidRPr="002A00C3" w:rsidRDefault="00B7116A" w:rsidP="00EC7C21">
+          <w:p w14:paraId="69DCA071" w14:textId="18B7CCC9" w:rsidR="00EC7C21" w:rsidRPr="002A00C3" w:rsidRDefault="0065023A" w:rsidP="00EC7C21">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="993454283"/>
                 <w14:checkbox>
@@ -9925,51 +9925,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69DCA078" w14:textId="1DB6379F" w:rsidR="00EC7C21" w:rsidRPr="002A00C3" w:rsidRDefault="00B7116A" w:rsidP="00EC7C21">
+          <w:p w14:paraId="69DCA078" w14:textId="1DB6379F" w:rsidR="00EC7C21" w:rsidRPr="002A00C3" w:rsidRDefault="0065023A" w:rsidP="00EC7C21">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1158355212"/>
                 <w14:checkbox>
@@ -9985,51 +9985,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69DCA079" w14:textId="01C52939" w:rsidR="00EC7C21" w:rsidRPr="002A00C3" w:rsidRDefault="00B7116A" w:rsidP="00EC7C21">
+          <w:p w14:paraId="69DCA079" w14:textId="01C52939" w:rsidR="00EC7C21" w:rsidRPr="002A00C3" w:rsidRDefault="0065023A" w:rsidP="00EC7C21">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1784565115"/>
                 <w14:checkbox>
@@ -10883,51 +10883,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69DCA08F" w14:textId="26E5B59E" w:rsidR="00E140F4" w:rsidRPr="002A00C3" w:rsidRDefault="00B7116A" w:rsidP="001A1C71">
+          <w:p w14:paraId="69DCA08F" w14:textId="26E5B59E" w:rsidR="00E140F4" w:rsidRPr="002A00C3" w:rsidRDefault="0065023A" w:rsidP="001A1C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1806974447"/>
                 <w14:checkbox>
@@ -10943,51 +10943,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69DCA090" w14:textId="5AA83D2B" w:rsidR="00E140F4" w:rsidRPr="002A00C3" w:rsidRDefault="00B7116A" w:rsidP="001A1C71">
+          <w:p w14:paraId="69DCA090" w14:textId="5AA83D2B" w:rsidR="00E140F4" w:rsidRPr="002A00C3" w:rsidRDefault="0065023A" w:rsidP="001A1C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="502093609"/>
                 <w14:checkbox>
@@ -11157,51 +11157,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69DCA097" w14:textId="1818CF21" w:rsidR="00E140F4" w:rsidRPr="002A00C3" w:rsidRDefault="00B7116A" w:rsidP="001A1C71">
+          <w:p w14:paraId="69DCA097" w14:textId="1818CF21" w:rsidR="00E140F4" w:rsidRPr="002A00C3" w:rsidRDefault="0065023A" w:rsidP="001A1C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2002080083"/>
                 <w14:checkbox>
@@ -11217,51 +11217,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69DCA098" w14:textId="1E113D56" w:rsidR="00E140F4" w:rsidRPr="002A00C3" w:rsidRDefault="00B7116A" w:rsidP="001A1C71">
+          <w:p w14:paraId="69DCA098" w14:textId="1E113D56" w:rsidR="00E140F4" w:rsidRPr="002A00C3" w:rsidRDefault="0065023A" w:rsidP="001A1C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2052731257"/>
                 <w14:checkbox>
@@ -15442,61 +15442,61 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D363A9" w:rsidRPr="009A1036" w:rsidSect="009F030A">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="424" w:bottom="0" w:left="142" w:header="567" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="167EF933" w14:textId="77777777" w:rsidR="00490FD6" w:rsidRDefault="00490FD6" w:rsidP="00261299">
+    <w:p w14:paraId="55ABBB67" w14:textId="77777777" w:rsidR="0065023A" w:rsidRDefault="0065023A" w:rsidP="00261299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28FB4384" w14:textId="77777777" w:rsidR="00490FD6" w:rsidRDefault="00490FD6" w:rsidP="00261299">
+    <w:p w14:paraId="3B8AB175" w14:textId="77777777" w:rsidR="0065023A" w:rsidRDefault="0065023A" w:rsidP="00261299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w14:paraId="6E58722B" w14:textId="6B32E62B" w:rsidR="00774BD5" w:rsidRPr="00114066" w:rsidRDefault="00774BD5" w:rsidP="00DC3994">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3994">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -16671,61 +16671,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1FA71B8D" w14:textId="77777777" w:rsidR="00774BD5" w:rsidRDefault="00774BD5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3629CBF7" w14:textId="77777777" w:rsidR="00490FD6" w:rsidRDefault="00490FD6" w:rsidP="00261299">
+    <w:p w14:paraId="0FBC6E9E" w14:textId="77777777" w:rsidR="0065023A" w:rsidRDefault="0065023A" w:rsidP="00261299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37E5F3EC" w14:textId="77777777" w:rsidR="00490FD6" w:rsidRDefault="00490FD6" w:rsidP="00261299">
+    <w:p w14:paraId="66F9019E" w14:textId="77777777" w:rsidR="0065023A" w:rsidRDefault="0065023A" w:rsidP="00261299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69DCA1FF" w14:textId="587DF50A" w:rsidR="00774BD5" w:rsidRDefault="00CA5AB4" w:rsidP="00784E7F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00A04811">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69DCA203" wp14:editId="732E7225">
@@ -16931,126 +16931,126 @@
                           <w:r w:rsidRPr="00637D8C">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00774BD5" w:rsidRPr="00637D8C">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>Student’s name</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="02FEB6D4" w14:textId="7CE0F4B5" w:rsidR="00774BD5" w:rsidRPr="00637D8C" w:rsidRDefault="00774BD5" w:rsidP="00C8335D">
+                        <w:p w14:paraId="02FEB6D4" w14:textId="73524D87" w:rsidR="00774BD5" w:rsidRPr="00637D8C" w:rsidRDefault="00774BD5" w:rsidP="00C8335D">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="left" w:pos="3119"/>
                             </w:tabs>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00637D8C">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>Academic Year 20</w:t>
                           </w:r>
                           <w:r w:rsidR="009173DC">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
-                          <w:r w:rsidR="00B7116A">
+                          <w:r w:rsidR="00386953">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>5</w:t>
+                            <w:t>6</w:t>
                           </w:r>
                           <w:r w:rsidR="009173DC">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>/202</w:t>
                           </w:r>
-                          <w:r w:rsidR="00B7116A">
+                          <w:r w:rsidR="00386953">
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>6</w:t>
+                            <w:t>7</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="26B67149" w14:textId="77777777" w:rsidR="00774BD5" w:rsidRDefault="00774BD5" w:rsidP="0027260A">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="left" w:pos="3119"/>
                             </w:tabs>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="003CB4"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="3BBB97AC" w14:textId="77777777" w:rsidR="00774BD5" w:rsidRDefault="00774BD5" w:rsidP="0027260A">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="left" w:pos="3119"/>
                             </w:tabs>
@@ -17192,126 +17192,126 @@
                     <w:r w:rsidRPr="00637D8C">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00774BD5" w:rsidRPr="00637D8C">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>Student’s name</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="02FEB6D4" w14:textId="7CE0F4B5" w:rsidR="00774BD5" w:rsidRPr="00637D8C" w:rsidRDefault="00774BD5" w:rsidP="00C8335D">
+                  <w:p w14:paraId="02FEB6D4" w14:textId="73524D87" w:rsidR="00774BD5" w:rsidRPr="00637D8C" w:rsidRDefault="00774BD5" w:rsidP="00C8335D">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="3119"/>
                       </w:tabs>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00637D8C">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>Academic Year 20</w:t>
                     </w:r>
                     <w:r w:rsidR="009173DC">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
-                    <w:r w:rsidR="00B7116A">
+                    <w:r w:rsidR="00386953">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>5</w:t>
+                      <w:t>6</w:t>
                     </w:r>
                     <w:r w:rsidR="009173DC">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>/202</w:t>
                     </w:r>
-                    <w:r w:rsidR="00B7116A">
+                    <w:r w:rsidR="00386953">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>6</w:t>
+                      <w:t>7</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="26B67149" w14:textId="77777777" w:rsidR="00774BD5" w:rsidRDefault="00774BD5" w:rsidP="0027260A">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="3119"/>
                       </w:tabs>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="003CB4"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                   <w:p w14:paraId="3BBB97AC" w14:textId="77777777" w:rsidR="00774BD5" w:rsidRDefault="00774BD5" w:rsidP="0027260A">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="3119"/>
                       </w:tabs>
@@ -18741,51 +18741,51 @@
   <w:num w:numId="13" w16cid:durableId="108935707">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1429544025">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1859075871">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1668823389">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="LW_DocType" w:val="NORMAL"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="008D4767"/>
     <w:rsid w:val="00003595"/>
     <w:rsid w:val="00013B00"/>
@@ -18810,50 +18810,51 @@
     <w:rsid w:val="00087A34"/>
     <w:rsid w:val="000939C4"/>
     <w:rsid w:val="0009420D"/>
     <w:rsid w:val="000A2AA5"/>
     <w:rsid w:val="000B0109"/>
     <w:rsid w:val="000B6A2D"/>
     <w:rsid w:val="000B7386"/>
     <w:rsid w:val="000D40CC"/>
     <w:rsid w:val="000D4175"/>
     <w:rsid w:val="000D7CA8"/>
     <w:rsid w:val="000E0A01"/>
     <w:rsid w:val="000E3785"/>
     <w:rsid w:val="000E778E"/>
     <w:rsid w:val="000F0EEB"/>
     <w:rsid w:val="000F6918"/>
     <w:rsid w:val="000F7889"/>
     <w:rsid w:val="001026FA"/>
     <w:rsid w:val="00105D16"/>
     <w:rsid w:val="00111A37"/>
     <w:rsid w:val="0011351A"/>
     <w:rsid w:val="00113CA6"/>
     <w:rsid w:val="00114066"/>
     <w:rsid w:val="001176D1"/>
     <w:rsid w:val="00123600"/>
     <w:rsid w:val="00126E26"/>
+    <w:rsid w:val="0013043A"/>
     <w:rsid w:val="00131066"/>
     <w:rsid w:val="00135864"/>
     <w:rsid w:val="0014141C"/>
     <w:rsid w:val="00142604"/>
     <w:rsid w:val="00143E5F"/>
     <w:rsid w:val="0014424B"/>
     <w:rsid w:val="00144580"/>
     <w:rsid w:val="00147315"/>
     <w:rsid w:val="001546A4"/>
     <w:rsid w:val="00154892"/>
     <w:rsid w:val="00161F46"/>
     <w:rsid w:val="00172572"/>
     <w:rsid w:val="0017365A"/>
     <w:rsid w:val="00173B3B"/>
     <w:rsid w:val="001741C6"/>
     <w:rsid w:val="001828BD"/>
     <w:rsid w:val="00182B1F"/>
     <w:rsid w:val="001835F3"/>
     <w:rsid w:val="00197F9F"/>
     <w:rsid w:val="001A18A2"/>
     <w:rsid w:val="001A1C71"/>
     <w:rsid w:val="001A50C1"/>
     <w:rsid w:val="001B57AF"/>
     <w:rsid w:val="001B6503"/>
     <w:rsid w:val="001C262C"/>
@@ -18910,50 +18911,51 @@
     <w:rsid w:val="003027C2"/>
     <w:rsid w:val="0030397D"/>
     <w:rsid w:val="00306148"/>
     <w:rsid w:val="0030662F"/>
     <w:rsid w:val="00320D9D"/>
     <w:rsid w:val="003239B8"/>
     <w:rsid w:val="003252E6"/>
     <w:rsid w:val="00326105"/>
     <w:rsid w:val="00335274"/>
     <w:rsid w:val="003378A2"/>
     <w:rsid w:val="00340ED6"/>
     <w:rsid w:val="003416BC"/>
     <w:rsid w:val="00341C40"/>
     <w:rsid w:val="0034461D"/>
     <w:rsid w:val="003558C9"/>
     <w:rsid w:val="00356AC4"/>
     <w:rsid w:val="00357189"/>
     <w:rsid w:val="00361867"/>
     <w:rsid w:val="00362603"/>
     <w:rsid w:val="00362830"/>
     <w:rsid w:val="00370CEF"/>
     <w:rsid w:val="00373755"/>
     <w:rsid w:val="003753CB"/>
     <w:rsid w:val="00376531"/>
     <w:rsid w:val="00383556"/>
+    <w:rsid w:val="00386953"/>
     <w:rsid w:val="00387F88"/>
     <w:rsid w:val="003A165A"/>
     <w:rsid w:val="003A7429"/>
     <w:rsid w:val="003B3110"/>
     <w:rsid w:val="003B34EF"/>
     <w:rsid w:val="003C6D2D"/>
     <w:rsid w:val="003C6DE4"/>
     <w:rsid w:val="003E4D06"/>
     <w:rsid w:val="003F152F"/>
     <w:rsid w:val="003F2100"/>
     <w:rsid w:val="003F470A"/>
     <w:rsid w:val="0040400D"/>
     <w:rsid w:val="004044CD"/>
     <w:rsid w:val="0040686A"/>
     <w:rsid w:val="00413421"/>
     <w:rsid w:val="00416845"/>
     <w:rsid w:val="00421064"/>
     <w:rsid w:val="004221D8"/>
     <w:rsid w:val="00422C39"/>
     <w:rsid w:val="00431EF4"/>
     <w:rsid w:val="00433B68"/>
     <w:rsid w:val="00434B2A"/>
     <w:rsid w:val="00440F28"/>
     <w:rsid w:val="00443BF5"/>
     <w:rsid w:val="00452C45"/>
@@ -19016,50 +19018,51 @@
     <w:rsid w:val="005C3868"/>
     <w:rsid w:val="005C62B4"/>
     <w:rsid w:val="005D0CC7"/>
     <w:rsid w:val="005D1858"/>
     <w:rsid w:val="005D7240"/>
     <w:rsid w:val="005E0F66"/>
     <w:rsid w:val="005E4E09"/>
     <w:rsid w:val="005F1150"/>
     <w:rsid w:val="005F2E86"/>
     <w:rsid w:val="005F4B05"/>
     <w:rsid w:val="005F71FD"/>
     <w:rsid w:val="005F7298"/>
     <w:rsid w:val="00600914"/>
     <w:rsid w:val="00600F3D"/>
     <w:rsid w:val="00604388"/>
     <w:rsid w:val="00605DED"/>
     <w:rsid w:val="00606383"/>
     <w:rsid w:val="00607060"/>
     <w:rsid w:val="00610979"/>
     <w:rsid w:val="00611E74"/>
     <w:rsid w:val="0061362A"/>
     <w:rsid w:val="0061792D"/>
     <w:rsid w:val="006306F2"/>
     <w:rsid w:val="00632257"/>
     <w:rsid w:val="00637D8C"/>
+    <w:rsid w:val="0065023A"/>
     <w:rsid w:val="0065156E"/>
     <w:rsid w:val="0065191D"/>
     <w:rsid w:val="006524BD"/>
     <w:rsid w:val="006530AA"/>
     <w:rsid w:val="006564EF"/>
     <w:rsid w:val="00660A78"/>
     <w:rsid w:val="006612F4"/>
     <w:rsid w:val="00661B34"/>
     <w:rsid w:val="00661F67"/>
     <w:rsid w:val="00667D36"/>
     <w:rsid w:val="0067336F"/>
     <w:rsid w:val="00680E62"/>
     <w:rsid w:val="0068256B"/>
     <w:rsid w:val="006838CD"/>
     <w:rsid w:val="00683CBB"/>
     <w:rsid w:val="006840A5"/>
     <w:rsid w:val="0068721F"/>
     <w:rsid w:val="00692424"/>
     <w:rsid w:val="0069614D"/>
     <w:rsid w:val="006A0CF3"/>
     <w:rsid w:val="006B0274"/>
     <w:rsid w:val="006B053A"/>
     <w:rsid w:val="006B07A6"/>
     <w:rsid w:val="006B127A"/>
     <w:rsid w:val="006B222E"/>
@@ -19268,51 +19271,50 @@
     <w:rsid w:val="00AF5038"/>
     <w:rsid w:val="00AF7FDA"/>
     <w:rsid w:val="00B06FF8"/>
     <w:rsid w:val="00B109A0"/>
     <w:rsid w:val="00B10A5D"/>
     <w:rsid w:val="00B167CE"/>
     <w:rsid w:val="00B17306"/>
     <w:rsid w:val="00B238E9"/>
     <w:rsid w:val="00B23FA8"/>
     <w:rsid w:val="00B26DC2"/>
     <w:rsid w:val="00B27C9B"/>
     <w:rsid w:val="00B30BB8"/>
     <w:rsid w:val="00B32E13"/>
     <w:rsid w:val="00B332E1"/>
     <w:rsid w:val="00B37993"/>
     <w:rsid w:val="00B45D7C"/>
     <w:rsid w:val="00B5410A"/>
     <w:rsid w:val="00B572D0"/>
     <w:rsid w:val="00B57D80"/>
     <w:rsid w:val="00B61175"/>
     <w:rsid w:val="00B63727"/>
     <w:rsid w:val="00B6387B"/>
     <w:rsid w:val="00B6569A"/>
     <w:rsid w:val="00B674A8"/>
     <w:rsid w:val="00B67AD6"/>
-    <w:rsid w:val="00B7116A"/>
     <w:rsid w:val="00B72D2C"/>
     <w:rsid w:val="00B72EEF"/>
     <w:rsid w:val="00B74202"/>
     <w:rsid w:val="00B7763C"/>
     <w:rsid w:val="00B85657"/>
     <w:rsid w:val="00B85D01"/>
     <w:rsid w:val="00B86487"/>
     <w:rsid w:val="00B86FE1"/>
     <w:rsid w:val="00B950DF"/>
     <w:rsid w:val="00B954D7"/>
     <w:rsid w:val="00B96E48"/>
     <w:rsid w:val="00BA4257"/>
     <w:rsid w:val="00BA4A30"/>
     <w:rsid w:val="00BA7619"/>
     <w:rsid w:val="00BB0CD6"/>
     <w:rsid w:val="00BD058B"/>
     <w:rsid w:val="00BD2244"/>
     <w:rsid w:val="00BD7A0D"/>
     <w:rsid w:val="00BE2035"/>
     <w:rsid w:val="00BF5667"/>
     <w:rsid w:val="00BF7181"/>
     <w:rsid w:val="00C00540"/>
     <w:rsid w:val="00C20765"/>
     <w:rsid w:val="00C25483"/>
     <w:rsid w:val="00C36988"/>
@@ -19382,147 +19384,149 @@
     <w:rsid w:val="00D70F41"/>
     <w:rsid w:val="00D76445"/>
     <w:rsid w:val="00D815AA"/>
     <w:rsid w:val="00D83C1F"/>
     <w:rsid w:val="00D85671"/>
     <w:rsid w:val="00D85912"/>
     <w:rsid w:val="00D85FB2"/>
     <w:rsid w:val="00DA0FE7"/>
     <w:rsid w:val="00DA4AB8"/>
     <w:rsid w:val="00DB38B9"/>
     <w:rsid w:val="00DB6D0A"/>
     <w:rsid w:val="00DB734F"/>
     <w:rsid w:val="00DC00DC"/>
     <w:rsid w:val="00DC1B56"/>
     <w:rsid w:val="00DC2AF3"/>
     <w:rsid w:val="00DC3994"/>
     <w:rsid w:val="00DC696D"/>
     <w:rsid w:val="00DD2814"/>
     <w:rsid w:val="00DD35D0"/>
     <w:rsid w:val="00DD441B"/>
     <w:rsid w:val="00DD7343"/>
     <w:rsid w:val="00DE0920"/>
     <w:rsid w:val="00DE0DC4"/>
     <w:rsid w:val="00DE7566"/>
     <w:rsid w:val="00DF64EB"/>
+    <w:rsid w:val="00DF6729"/>
     <w:rsid w:val="00E00BAF"/>
     <w:rsid w:val="00E04428"/>
     <w:rsid w:val="00E0503C"/>
     <w:rsid w:val="00E05AE5"/>
     <w:rsid w:val="00E06DEF"/>
     <w:rsid w:val="00E11D8B"/>
     <w:rsid w:val="00E13202"/>
     <w:rsid w:val="00E140F4"/>
     <w:rsid w:val="00E16FA3"/>
-    <w:rsid w:val="00E17581"/>
     <w:rsid w:val="00E241B7"/>
     <w:rsid w:val="00E3579C"/>
     <w:rsid w:val="00E44170"/>
     <w:rsid w:val="00E501A6"/>
     <w:rsid w:val="00E52A24"/>
     <w:rsid w:val="00E5697F"/>
     <w:rsid w:val="00E636B5"/>
     <w:rsid w:val="00E64A2D"/>
     <w:rsid w:val="00E65A4C"/>
     <w:rsid w:val="00E721CF"/>
     <w:rsid w:val="00E72314"/>
     <w:rsid w:val="00E744AB"/>
     <w:rsid w:val="00E75BF3"/>
     <w:rsid w:val="00E75EAB"/>
     <w:rsid w:val="00E764A4"/>
     <w:rsid w:val="00E84D04"/>
     <w:rsid w:val="00E86E68"/>
     <w:rsid w:val="00E91435"/>
     <w:rsid w:val="00E96C59"/>
     <w:rsid w:val="00EA14D6"/>
     <w:rsid w:val="00EA207E"/>
     <w:rsid w:val="00EA4EA3"/>
     <w:rsid w:val="00EA5B1E"/>
     <w:rsid w:val="00EA6E5C"/>
     <w:rsid w:val="00EB0036"/>
     <w:rsid w:val="00EB489E"/>
     <w:rsid w:val="00EB534C"/>
     <w:rsid w:val="00EC1AC5"/>
     <w:rsid w:val="00EC7C21"/>
     <w:rsid w:val="00EE6BDA"/>
     <w:rsid w:val="00EE7760"/>
     <w:rsid w:val="00EF20F0"/>
     <w:rsid w:val="00F01A1E"/>
     <w:rsid w:val="00F163D3"/>
     <w:rsid w:val="00F234F7"/>
     <w:rsid w:val="00F279EE"/>
     <w:rsid w:val="00F314D1"/>
     <w:rsid w:val="00F32D58"/>
     <w:rsid w:val="00F34FB1"/>
     <w:rsid w:val="00F356BF"/>
+    <w:rsid w:val="00F41D6B"/>
     <w:rsid w:val="00F470F7"/>
     <w:rsid w:val="00F4731F"/>
     <w:rsid w:val="00F47590"/>
     <w:rsid w:val="00F47D00"/>
     <w:rsid w:val="00F56DB6"/>
     <w:rsid w:val="00F60EB0"/>
     <w:rsid w:val="00F77724"/>
     <w:rsid w:val="00F8026B"/>
     <w:rsid w:val="00F81807"/>
     <w:rsid w:val="00F838CE"/>
     <w:rsid w:val="00F84F0B"/>
     <w:rsid w:val="00F866F6"/>
     <w:rsid w:val="00F87F65"/>
     <w:rsid w:val="00F90B65"/>
     <w:rsid w:val="00F91953"/>
     <w:rsid w:val="00F97F6E"/>
     <w:rsid w:val="00FA24C0"/>
     <w:rsid w:val="00FA3E94"/>
     <w:rsid w:val="00FA4D73"/>
     <w:rsid w:val="00FB2A12"/>
     <w:rsid w:val="00FB49EE"/>
     <w:rsid w:val="00FB56FF"/>
     <w:rsid w:val="00FD24CE"/>
     <w:rsid w:val="00FD51D2"/>
     <w:rsid w:val="00FE5907"/>
+    <w:rsid w:val="00FE68D7"/>
     <w:rsid w:val="00FF106F"/>
     <w:rsid w:val="00FF4867"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="69DC9F5B"/>
   <w15:docId w15:val="{45E27E41-B04B-4ECE-A5A5-7CEBFAF58E80}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -21473,83 +21477,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="EC Document" ma:contentTypeID="0x010100258AA79CEB83498886A3A08681123250000EE1AE26EE081346B0126385BD9103EC" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document in this library." ma:contentTypeScope="" ma:versionID="d2df4b93b76371c3032f64cc9fe0fd6b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns3="0e52a87e-fa0e-4867-9149-5c43122db7fb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1db644b6fa882e808c030f6130e8d28f" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:import namespace="0e52a87e-fa0e-4867-9149-5c43122db7fb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:Year"/>
                 <xsd:element ref="ns3:Status"/>
                 <xsd:element ref="ns3:Working_x0020_group_x0020_REF_x0020_DOC_x0020_meeting" minOccurs="0"/>
                 <xsd:element ref="ns3:Next_x0020_date_x0020_of_x0020_delivery" minOccurs="0"/>
                 <xsd:element ref="ns3:Final_x0020_date_x0020_of_x0020_delivery"/>
                 <xsd:element ref="ns3:Leader_x0020__x0028_unit_x0029_"/>
                 <xsd:element ref="ns3:Leader_x0020__x0028_staff_x0020_member_x0029_"/>
                 <xsd:element ref="ns3:Contributors" minOccurs="0"/>
                 <xsd:element ref="ns3:Other_x0020_stakeholders" minOccurs="0"/>
                 <xsd:element ref="ns3:Validation" minOccurs="0"/>
                 <xsd:element ref="ns3:Impact_x0020_on_x0020_business_x0020_requirements_x0020_for_x0020_IT" minOccurs="0"/>
                 <xsd:element ref="ns2:_Status" minOccurs="0"/>
                 <xsd:element ref="ns3:About"/>
               </xsd:all>
             </xsd:complexType>
@@ -21748,98 +21732,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Year xmlns="0e52a87e-fa0e-4867-9149-5c43122db7fb">2015</Year>
+    <Status xmlns="0e52a87e-fa0e-4867-9149-5c43122db7fb">Internal Draft</Status>
+    <Next_x0020_date_x0020_of_x0020_delivery xmlns="0e52a87e-fa0e-4867-9149-5c43122db7fb" xsi:nil="true"/>
+    <Final_x0020_date_x0020_of_x0020_delivery xmlns="0e52a87e-fa0e-4867-9149-5c43122db7fb">2015-03-15T23:00:00+00:00</Final_x0020_date_x0020_of_x0020_delivery>
+    <Contributors xmlns="0e52a87e-fa0e-4867-9149-5c43122db7fb" xsi:nil="true"/>
+    <_Status xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Not Started</_Status>
+    <Leader_x0020__x0028_unit_x0029_ xmlns="0e52a87e-fa0e-4867-9149-5c43122db7fb">B1</Leader_x0020__x0028_unit_x0029_>
+    <Working_x0020_group_x0020_REF_x0020_DOC_x0020_meeting xmlns="0e52a87e-fa0e-4867-9149-5c43122db7fb" xsi:nil="true"/>
+    <Validation xmlns="0e52a87e-fa0e-4867-9149-5c43122db7fb" xsi:nil="true"/>
+    <About xmlns="0e52a87e-fa0e-4867-9149-5c43122db7fb">Management of National Agencies</About>
+    <Leader_x0020__x0028_staff_x0020_member_x0029_ xmlns="0e52a87e-fa0e-4867-9149-5c43122db7fb">Daphne Scherer</Leader_x0020__x0028_staff_x0020_member_x0029_>
+    <Other_x0020_stakeholders xmlns="0e52a87e-fa0e-4867-9149-5c43122db7fb" xsi:nil="true"/>
+    <Impact_x0020_on_x0020_business_x0020_requirements_x0020_for_x0020_IT xmlns="0e52a87e-fa0e-4867-9149-5c43122db7fb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1B94A6C-3A18-410D-A259-0B80AC5A10C5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{585D5FD6-8ED0-4CD8-9580-6D361E611DF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FFA7F7C-EC51-4E09-BD24-E4CFB49DA2DE}">
-[...15 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85072610-D91E-4977-8A77-FED6E6C77365}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="0e52a87e-fa0e-4867-9149-5c43122db7fb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FFA7F7C-EC51-4E09-BD24-E4CFB49DA2DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0e52a87e-fa0e-4867-9149-5c43122db7fb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>REP</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>864</Words>
   <Characters>4580</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>